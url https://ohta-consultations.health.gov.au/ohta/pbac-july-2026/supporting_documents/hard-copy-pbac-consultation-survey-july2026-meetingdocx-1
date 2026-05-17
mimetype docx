--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -1534,51 +1534,51 @@
       <w:r w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="B01515"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B6F833" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="0074553B" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="645CA979" w14:textId="1D65E6D4" w:rsidR="006E5F62" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="645CA979" w14:textId="1D65E6D4" w:rsidR="006E5F62" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="474747"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1370034356"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1974,51 +1974,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please select only one item</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9A491A" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F344E2" w14:textId="59B5C16A" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="48F344E2" w14:textId="59B5C16A" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1658181864"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2028,51 +2028,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Individual who would like to access the medicine to treat own health condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A67528" w14:textId="5FCBA783" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="37A67528" w14:textId="5FCBA783" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-971520390"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2090,51 +2090,51 @@
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC2CD1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ndividual who has used this medicine for own health condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711C234C" w14:textId="22E63FFB" w:rsidR="001D254D" w:rsidRDefault="00457E47" w:rsidP="00FC2CD1">
+    <w:p w14:paraId="711C234C" w14:textId="22E63FFB" w:rsidR="001D254D" w:rsidRDefault="0034045F" w:rsidP="00FC2CD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1672867234"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2153,51 +2153,51 @@
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
       <w:r w:rsidR="001D254D" w:rsidRPr="001D254D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, partner or another person directly caring for an individual from the above two groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED41AA7" w14:textId="0888DA6D" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="1ED41AA7" w14:textId="0888DA6D" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-547843762"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2215,51 +2215,51 @@
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Consumer group/organisation</w:t>
       </w:r>
       <w:r w:rsidR="00622953">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0F283F" w14:textId="5CC4FBF5" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="4A0F283F" w14:textId="5CC4FBF5" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-985848780"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2269,51 +2269,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Health professional working in the area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4287DFD7" w14:textId="03957EB7" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="4287DFD7" w14:textId="03957EB7" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="963310615"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2331,51 +2331,51 @@
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Medical/other organisation</w:t>
       </w:r>
       <w:r w:rsidR="00622953">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A3049B" w14:textId="60B49112" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="00FC2CD1">
+    <w:p w14:paraId="71A3049B" w14:textId="60B49112" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="00FC2CD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1844778856"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2826,51 +2826,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please select only one item</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1752922E" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BEA4CF" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="55BEA4CF" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-2105014490"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2880,51 +2880,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC57896" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="0DC57896" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="2141296569"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2934,51 +2934,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAFCEBB" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="6BAFCEBB" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-222992054"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2988,51 +2988,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NSW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529ADDA2" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="529ADDA2" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1502271301"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3042,51 +3042,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> QLD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3579E1" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="1A3579E1" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-899739883"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3096,51 +3096,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> WA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1091610B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="1091610B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-163255520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3150,51 +3150,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34448E3B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="34448E3B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1897965291"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3204,51 +3204,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45113FDB" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="45113FDB" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-998270027"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3400,51 +3400,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005953FF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please note that review Items, added in the week 8 update, are not included in the below medicine list. This is because these medicines have already been recommended by the PBAC but have not progressed and the PBAC has requested an applicant update.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3986B60B" w14:textId="77777777" w:rsidR="00550AA1" w:rsidRDefault="00550AA1" w:rsidP="00550AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E710C6F" w14:textId="77777777" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="0E710C6F" w14:textId="77777777" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1291118501"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3483,51 +3483,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Calquence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Mantle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cell lymphoma (MCL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A40A06" w14:textId="5F1D84C6" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00975F4B">
+    <w:p w14:paraId="45A40A06" w14:textId="5F1D84C6" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00975F4B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1896733016"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3605,51 +3605,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetic macular oedema (DMO) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Subfoveal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> choroidal neovascularisation (CNV) due to age-related macular degeneration (AMD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0A17DD" w14:textId="55400145" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="5B0A17DD" w14:textId="55400145" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1522159953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3688,51 +3688,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Replagal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Fabry</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disease </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C3A110" w14:textId="2C8128A9" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="003F1A0B">
+    <w:p w14:paraId="64C3A110" w14:textId="2C8128A9" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="003F1A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1475515814"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3821,51 +3821,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Pyridoxine</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dependent Epilepsy (PDE)"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3DB04B" w14:textId="6947C539" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="003F1A0B">
+    <w:p w14:paraId="5F3DB04B" w14:textId="6947C539" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="003F1A0B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1930412410"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3995,51 +3995,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Maxamum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Short</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-chain enoyl-CoA hydratase (ECHS1) deficiency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7DEA3C" w14:textId="32690844" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="2F7DEA3C" w14:textId="32690844" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1703240517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4068,51 +4068,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AMINO ACID FORMULA WITH VITAMINS AND MINERALS WITHOUT VALINE, LEUCINE AND ISOLEUCINE-MSUD express 15</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Short</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-chain Enoyl co-A Hydratase (ECHS1) deficiency and 3-Hydroxyisobutyryl co-A Hydrolase (HIBCH) deficiency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8FC21D" w14:textId="4FD0259F" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="0C8FC21D" w14:textId="4FD0259F" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="81650543"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4141,51 +4141,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AMINO ACID FORMULA WITH VITAMINS AND MINERALS WITHOUT VALINE, LEUCINE, ISOLEUCINE AND SUPPLEMENTED WITH ARACHIDONIC ACID AND DOCOSAHEXAENOIC ACID-MSUD explore5</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Short</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-chain Enoyl co-A Hydratase (ECHS1) deficiency and 3-Hydroxyisobutyryl co-A Hydrolase (HIBCH) deficiency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02167C80" w14:textId="3EEEE2F5" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="02167C80" w14:textId="3EEEE2F5" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="657497141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4232,51 +4232,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SC</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Non</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-small cell lung cancer (NSCLC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B2E330" w14:textId="49099999" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="33B2E330" w14:textId="49099999" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-620072516"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4315,98 +4315,64 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Saphnelo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Systemic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lupus erythematosus (SLE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C2741D" w14:textId="7C75453C" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="70C2741D" w14:textId="581157C0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...34 lines deleted...]
-    <w:p w14:paraId="6EED7EE8" w14:textId="5B32E921" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    </w:p>
+    <w:p w14:paraId="6EED7EE8" w14:textId="5B32E921" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-2027155219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4463,211 +4429,64 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> thrombotic thrombocytopenic purpura (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cTTP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B3490C" w14:textId="4BD11788" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="004A161B">
+    <w:p w14:paraId="732B2077" w14:textId="69FF0B38" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00D246FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...147 lines deleted...]
-    <w:p w14:paraId="09442BB7" w14:textId="08E2F985" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="004A161B">
+    </w:p>
+    <w:p w14:paraId="09442BB7" w14:textId="08E2F985" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="004A161B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-320356781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4750,51 +4569,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myeloid Leukemia Myelodysplastic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>syndrome</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chronic Myelomonocytic Leukemia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174DCC13" w14:textId="051948E2" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="174DCC13" w14:textId="051948E2" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-256522773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4833,51 +4652,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Blenrep</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Relapsed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or refractory multiple myeloma MM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D80FB41" w14:textId="011D927E" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="009C755B">
+    <w:p w14:paraId="2D80FB41" w14:textId="011D927E" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="009C755B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1960170969"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4922,84 +4741,182 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BEMPEDOIC ACID WITH EZETIMIBE-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nexletol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">® </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4833B016" w14:textId="6689A551" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="009C755B">
+    <w:p w14:paraId="4833B016" w14:textId="6689A551" w:rsidR="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="009C755B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="131"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nexlizet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Hypercholesterolaemia</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7F70898C" w14:textId="3692B4E1" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00497CFD">
+    <w:p w14:paraId="025888AB" w14:textId="4173F51F" w:rsidR="00E97F65" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00FB2E87">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1456712154"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FB2E87">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:color w:val="333333"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FB2E87" w:rsidRPr="00B85BB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2E87" w:rsidRPr="00FB2E87">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BIRCH TRITERPENES-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB2E87" w:rsidRPr="00FB2E87">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Filsuvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB2E87" w:rsidRPr="00FB2E87">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>® :Dystrophic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB2E87" w:rsidRPr="00FB2E87">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or junctional epidermolysis </w:t>
+      </w:r>
+      <w:r w:rsidR="00567C5F" w:rsidRPr="00FB2E87">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bullosa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84281">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F70898C" w14:textId="3692B4E1" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00497CFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-822651960"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5038,51 +4955,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Blincyto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Acute</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lymphoblastic leukaemia (ALL) Precursor B-cell ALL (Pre-B-cell ALL) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B59C769" w14:textId="1CB73543" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="1B59C769" w14:textId="1CB73543" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1784918286"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5121,51 +5038,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Adcetris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Hodgkin</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lymphoma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E43C1D0" w14:textId="66259064" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="5E43C1D0" w14:textId="66259064" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1996840527"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5204,51 +5121,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Briviact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Intractable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> focal onset seizures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686F2B04" w14:textId="00F6CF68" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="686F2B04" w14:textId="00F6CF68" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1807618439"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5295,51 +5212,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aerosphere</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Severe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> asthma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD22C39" w14:textId="7D72C6D2" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="0BD22C39" w14:textId="7D72C6D2" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="788405828"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5360,51 +5277,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>CLOZAPINE-Clozaril</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Schizophrenia</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="18F72C2D" w14:textId="19BB4BEF" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="18F72C2D" w14:textId="19BB4BEF" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="231434921"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5472,51 +5389,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> diagnosed systemic light chain amyloidosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C879539" w14:textId="7B808840" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00636C7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="131"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Untreated multiple myeloma Relapsed and/or refractory multiple myeloma </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3874809A" w14:textId="7FAE27C7" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="3874809A" w14:textId="7FAE27C7" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="782693830"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5555,51 +5472,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Anzupgo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Chronic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hand eczema (CHE) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68766611" w14:textId="551BFAE1" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="68766611" w14:textId="551BFAE1" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1368292727"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5638,51 +5555,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Exdensur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Uncontrolled</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> severe eosinophilic asthma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21367704" w14:textId="4E57070F" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="21367704" w14:textId="4E57070F" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1525206739"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5721,51 +5638,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zirdawny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Hereditary</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> angioedema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418089F4" w14:textId="1C10CDFD" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="418089F4" w14:textId="1C10CDFD" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-143896714"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5794,51 +5711,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DUPILUMAB-Dupixent</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Chronic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> severe atopic dermatitis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3923A3" w14:textId="4BDCFEB4" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="7B3923A3" w14:textId="4BDCFEB4" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1753888338"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5877,51 +5794,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Orserdu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Breast</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cancer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1927CA" w14:textId="22E6143A" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="5A1927CA" w14:textId="22E6143A" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-263767134"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5960,51 +5877,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Trikafta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Cystic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fibrosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B9A2D0" w14:textId="69BE0791" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00FA403C">
+    <w:p w14:paraId="41A7F2A9" w14:textId="6A31A1ED" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00D246FB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="2113007779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6059,134 +5976,51 @@
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplastic anaemia</w:t>
       </w:r>
       <w:r w:rsidR="00882266">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Severe thrombocytopenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A7F2A9" w14:textId="56A774DF" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
-[...82 lines deleted...]
-    <w:p w14:paraId="631502DA" w14:textId="2860487D" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="631502DA" w14:textId="2860487D" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-495640517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6225,51 +6059,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bijuva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>® :Vasomotor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> symptoms in post-menopausal women </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381B4DA5" w14:textId="5B3070FB" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="381B4DA5" w14:textId="5B3070FB" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="563298962"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6290,51 +6124,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ETONOGESTREL-Implanon NXT</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Contraception</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1B809651" w14:textId="20EABBF0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="003E096B">
+    <w:p w14:paraId="1B809651" w14:textId="20EABBF0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="003E096B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-749817644"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6395,51 +6229,51 @@
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>heterozygous hypercholesterolaemia</w:t>
       </w:r>
       <w:r w:rsidR="003E096B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Familial homozygous hypercholesterolaemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F137100" w14:textId="225A74D5" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="2F137100" w14:textId="225A74D5" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1906651539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6478,51 +6312,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kerendia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Heart</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> failure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E2E318" w14:textId="41D40E06" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="17E2E318" w14:textId="41D40E06" w:rsidR="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="109171879"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6551,51 +6385,128 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>GUSELKUMAB-Tremfya</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Severe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Crohn disease (CD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F10D825" w14:textId="16E12C2D" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="003E096B">
+    <w:p w14:paraId="4F0E220D" w14:textId="16FD3C4A" w:rsidR="0018435F" w:rsidRPr="00B85BB6" w:rsidRDefault="0018435F" w:rsidP="00B85BB6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1238156757"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:color w:val="333333"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005B1BD9" w:rsidRPr="005B1BD9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1BD9" w:rsidRPr="005B1BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LONCASTUXIMAB TESIRINE- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B1BD9" w:rsidRPr="005B1BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Zynlonta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B1BD9" w:rsidRPr="005B1BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>®:Diffuse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B1BD9" w:rsidRPr="005B1BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> large B-cell lymphoma (DLBCL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10D825" w14:textId="16E12C2D" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="003E096B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1406567629"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6652,51 +6563,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T-cell lymphoma (CTCL)Chronic graft versus host disease (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cGVHD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44410BBC" w14:textId="0049B6DE" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="44410BBC" w14:textId="0049B6DE" w:rsidR="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1459450426"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6725,51 +6636,128 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>MIFEPRISTONE AND MISOPROSTOL-MS-2 Step</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Termination</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of an intra-uterine pregnancy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6C14B9" w14:textId="17FA5496" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="38368A74" w14:textId="0B76F295" w:rsidR="00EF54E3" w:rsidRPr="00B85BB6" w:rsidRDefault="00EF54E3" w:rsidP="00B85BB6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1054121132"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:color w:val="333333"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00852136" w:rsidRPr="00852136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00852136" w:rsidRPr="00852136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ODEVIXIBAT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00852136" w:rsidRPr="00852136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Bylvay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00852136" w:rsidRPr="00852136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>®:Alagille</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00852136" w:rsidRPr="00852136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syndrome (ALGS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C14B9" w14:textId="17FA5496" w:rsidR="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1307669678"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6798,51 +6786,118 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ONASEMNOGENE ABEPARVOVEC-OAV101 IT</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Spinal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> muscular atrophy (SMA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6363C67C" w14:textId="1A5FA3F0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="2D20AE36" w14:textId="2BD44562" w:rsidR="006C452C" w:rsidRPr="00B85BB6" w:rsidRDefault="006C452C" w:rsidP="00B85BB6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-301774527"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:color w:val="333333"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0034045F" w:rsidRPr="0034045F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0034045F" w:rsidRPr="0034045F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PEGCETACOPLAN-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0034045F" w:rsidRPr="0034045F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Empaveli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0034045F" w:rsidRPr="0034045F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>®:Complement 3 glomerulopathy (C3G) or primary immune complex membranoproliferative glomerulonephritis (IC-MPGN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6363C67C" w14:textId="1A5FA3F0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-216661550"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6894,51 +6949,51 @@
         <w:t>®:Arginase</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 deficiency (ARG1-D)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C2759E" w14:textId="4B68122F" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D249206" w14:textId="67BC4FF7" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B72459">
+    <w:p w14:paraId="3D249206" w14:textId="67BC4FF7" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B72459">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-737244471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6977,51 +7032,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jaypirca</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Chronic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lymphocytic leukaemia (CLL) Small lymphocytic lymphoma (SLL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F02C6F2" w14:textId="17874E44" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="3F02C6F2" w14:textId="17874E44" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-353494764"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7060,51 +7115,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Utrogestan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Unexplained</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> threatened miscarriage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689718CA" w14:textId="68CB1667" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="689718CA" w14:textId="68CB1667" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1638686756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7133,51 +7188,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SEBELIPASE ALFA-Kanuma</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Late</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-onset lysosomal acid lipase deficiency (LAL-D)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079EE649" w14:textId="628EF5A4" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="079EE649" w14:textId="628EF5A4" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1538353276"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7216,51 +7271,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tzield</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Type</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 diabetes (T1D) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F53D62" w14:textId="4636C15E" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="75F53D62" w14:textId="4636C15E" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1122270374"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7299,51 +7354,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tepezza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Thyroid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> eye disease (TED)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C40C1A6" w14:textId="769D2B07" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="5C40C1A6" w14:textId="769D2B07" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="2068381848"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7382,51 +7437,51 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tevimbra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>®:Gastro</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B85BB6" w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-oesophageal cancer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB4DC43" w14:textId="1749C6E0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B72459">
+    <w:p w14:paraId="5FB4DC43" w14:textId="1749C6E0" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B72459">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1993320757"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7534,51 +7589,51 @@
         </w:rPr>
         <w:t>Complex refractory fistulising Crohn disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3872E05D" w14:textId="329FAA86" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00B72459">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Moderate to severe ulcerative colitis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C487DF4" w14:textId="5C6AB6E3" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00457E47" w:rsidP="00B72459">
+    <w:p w14:paraId="6C487DF4" w14:textId="5C6AB6E3" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="0034045F" w:rsidP="00B72459">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1634169234"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7686,51 +7741,51 @@
         </w:rPr>
         <w:t>Complex refractory fistulising Crohn disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3414EB62" w14:textId="04F71855" w:rsidR="00B85BB6" w:rsidRPr="00B85BB6" w:rsidRDefault="00B85BB6" w:rsidP="00B72459">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="131"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85BB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Moderate to severe ulcerative colitis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE700B0" w14:textId="3D365088" w:rsidR="00DF43E0" w:rsidRPr="00CA2E86" w:rsidRDefault="00457E47" w:rsidP="00B85BB6">
+    <w:p w14:paraId="3DE700B0" w14:textId="3D365088" w:rsidR="00DF43E0" w:rsidRPr="00CA2E86" w:rsidRDefault="0034045F" w:rsidP="00B85BB6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="752543276"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -7887,51 +7942,50 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D031CDC" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRDefault="006E5F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="358189"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E961233" w14:textId="66FA57B1" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006D1305">
-        <w:lastRenderedPageBreak/>
         <w:t>PBAC public consultation survey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E450FC8" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="006D1305" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A7B6304" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
@@ -8798,51 +8852,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE99115" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>What do you see as the main disadvantages of this proposed medicine?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A193E64" w14:textId="77777777" w:rsidR="001D254D" w:rsidRDefault="001D254D" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -9635,51 +9688,50 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1940669A" w14:textId="420CEB1F" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1305">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Declaration of interests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56ACE023" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411F7AEA" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444444"/>
@@ -10607,51 +10659,50 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="358B420E" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="001579EB" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001579EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> where you or your immediate family has strong personal or religious beliefs about a drug or treatment under consideration by the PBAC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A71DBFE" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D116EFF" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -10691,51 +10742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please select all that apply</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75783667" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="006E5F62" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FCBF5CC" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="1FCBF5CC" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1043025932"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10745,51 +10796,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No conflicts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA147A2" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="6EA147A2" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="983742732"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10799,51 +10850,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financial conflicts (describe below)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C45F85B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="3C45F85B" w14:textId="77777777" w:rsidR="006E5F62" w:rsidRPr="007436B6" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1861079783"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10853,51 +10904,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E5F62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E5F62" w:rsidRPr="007436B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional conflicts (describe below)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6355811D" w14:textId="164D1156" w:rsidR="006E5F62" w:rsidRDefault="00457E47" w:rsidP="006E5F62">
+    <w:p w14:paraId="6355811D" w14:textId="164D1156" w:rsidR="006E5F62" w:rsidRDefault="0034045F" w:rsidP="006E5F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="333333"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1151638088"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10972,67 +11023,67 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002456A1" w:rsidRPr="007436B6" w:rsidSect="00550AA1">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1133" w:bottom="993" w:left="1418" w:header="850" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55F9F296" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756" w:rsidP="006B56BB">
+    <w:p w14:paraId="2D7D5D90" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03" w:rsidP="006B56BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC4C6A" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="3D7B2ACA" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32E70235" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756" w:rsidP="006B56BB">
+    <w:p w14:paraId="69016589" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03" w:rsidP="006B56BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634C811F" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="75A115E7" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B7FD883" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="7E8788B2" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11075,51 +11126,51 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59DF75F7" w14:textId="16339250" w:rsidR="006C111B" w:rsidRDefault="006C111B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5380D1B1" wp14:editId="0D03DABF">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5380D1B1" wp14:editId="0D03DABF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18975414" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -11199,51 +11250,51 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A48FD09" w14:textId="5029F168" w:rsidR="006C111B" w:rsidRDefault="006C111B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="741F02C3" wp14:editId="1CFE578F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="741F02C3" wp14:editId="1CFE578F">
               <wp:simplePos x="898497" y="10098157"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1749204157" name="Text Box 6" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -11323,51 +11374,51 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E733FC4" w14:textId="73E32FD7" w:rsidR="006C111B" w:rsidRDefault="006C111B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DAF4ADB" wp14:editId="10A24BC5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DAF4ADB" wp14:editId="10A24BC5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="129155941" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -11437,85 +11488,85 @@
                     <w:r w:rsidRPr="006C111B">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644F38C6" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756" w:rsidP="006B56BB">
+    <w:p w14:paraId="6CC4A633" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03" w:rsidP="006B56BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E41DF1E" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="4F28F49A" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78348F94" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756" w:rsidP="006B56BB">
+    <w:p w14:paraId="3D9487F7" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03" w:rsidP="006B56BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13751C1A" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="0630E67A" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="074F6472" w14:textId="77777777" w:rsidR="00154756" w:rsidRDefault="00154756"/>
+    <w:p w14:paraId="1D295C92" w14:textId="77777777" w:rsidR="005C0D03" w:rsidRDefault="005C0D03"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2189D0B9" w14:textId="43843AF8" w:rsidR="006C111B" w:rsidRDefault="006C111B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D7206C" wp14:editId="4CEB8DF6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D7206C" wp14:editId="4CEB8DF6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="393501156" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -11597,51 +11648,51 @@
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37748157" w14:textId="5FA8ECC6" w:rsidR="008E0C77" w:rsidRDefault="006C111B" w:rsidP="008E0C77">
     <w:pPr>
       <w:pStyle w:val="Headertext"/>
       <w:spacing w:after="180"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E904D3B" wp14:editId="006ADBD6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E904D3B" wp14:editId="006ADBD6">
               <wp:simplePos x="898497" y="540689"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="920319241" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -13868,67 +13919,69 @@
     <w:rsid w:val="00081AB1"/>
     <w:rsid w:val="00090316"/>
     <w:rsid w:val="00093981"/>
     <w:rsid w:val="000A1380"/>
     <w:rsid w:val="000A7EE2"/>
     <w:rsid w:val="000B067A"/>
     <w:rsid w:val="000B1540"/>
     <w:rsid w:val="000B1E53"/>
     <w:rsid w:val="000B33FD"/>
     <w:rsid w:val="000B4ABA"/>
     <w:rsid w:val="000C2950"/>
     <w:rsid w:val="000C3E65"/>
     <w:rsid w:val="000C4B16"/>
     <w:rsid w:val="000C50C3"/>
     <w:rsid w:val="000C5E14"/>
     <w:rsid w:val="000C74F0"/>
     <w:rsid w:val="000D21F6"/>
     <w:rsid w:val="000D4500"/>
     <w:rsid w:val="000D7AEA"/>
     <w:rsid w:val="000E2C66"/>
     <w:rsid w:val="000F123C"/>
     <w:rsid w:val="000F2FED"/>
     <w:rsid w:val="00104B2E"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="00110478"/>
+    <w:rsid w:val="00112539"/>
     <w:rsid w:val="00114D7E"/>
     <w:rsid w:val="0011711B"/>
     <w:rsid w:val="00117F8A"/>
     <w:rsid w:val="00121B9B"/>
     <w:rsid w:val="00122AA5"/>
     <w:rsid w:val="00122ADC"/>
     <w:rsid w:val="00130F59"/>
     <w:rsid w:val="00133EC0"/>
     <w:rsid w:val="00141CE5"/>
     <w:rsid w:val="00144908"/>
     <w:rsid w:val="00154756"/>
     <w:rsid w:val="001571C7"/>
     <w:rsid w:val="00161094"/>
     <w:rsid w:val="0017665C"/>
     <w:rsid w:val="00177AD2"/>
     <w:rsid w:val="001815A8"/>
     <w:rsid w:val="001840FA"/>
+    <w:rsid w:val="0018435F"/>
     <w:rsid w:val="00190079"/>
     <w:rsid w:val="0019622E"/>
     <w:rsid w:val="001966A7"/>
     <w:rsid w:val="001A4627"/>
     <w:rsid w:val="001A4979"/>
     <w:rsid w:val="001A58CE"/>
     <w:rsid w:val="001B15D3"/>
     <w:rsid w:val="001B3443"/>
     <w:rsid w:val="001C0326"/>
     <w:rsid w:val="001C192F"/>
     <w:rsid w:val="001C3C42"/>
     <w:rsid w:val="001D254D"/>
     <w:rsid w:val="001D7869"/>
     <w:rsid w:val="001E26CB"/>
     <w:rsid w:val="002026CD"/>
     <w:rsid w:val="002033FC"/>
     <w:rsid w:val="002044BB"/>
     <w:rsid w:val="00210B09"/>
     <w:rsid w:val="00210C9E"/>
     <w:rsid w:val="00211840"/>
     <w:rsid w:val="00216F11"/>
     <w:rsid w:val="00220E5F"/>
     <w:rsid w:val="002212B5"/>
     <w:rsid w:val="0022137B"/>
     <w:rsid w:val="00226668"/>
@@ -13957,67 +14010,69 @@
     <w:rsid w:val="00285798"/>
     <w:rsid w:val="00285A3A"/>
     <w:rsid w:val="00285D7C"/>
     <w:rsid w:val="002872ED"/>
     <w:rsid w:val="002905C2"/>
     <w:rsid w:val="00295AF2"/>
     <w:rsid w:val="00295C91"/>
     <w:rsid w:val="00297151"/>
     <w:rsid w:val="002A04EF"/>
     <w:rsid w:val="002B20E6"/>
     <w:rsid w:val="002B42A3"/>
     <w:rsid w:val="002C0CDD"/>
     <w:rsid w:val="002C38C4"/>
     <w:rsid w:val="002E1A1D"/>
     <w:rsid w:val="002E4081"/>
     <w:rsid w:val="002E5B78"/>
     <w:rsid w:val="002F3AE3"/>
     <w:rsid w:val="0030464B"/>
     <w:rsid w:val="0030786C"/>
     <w:rsid w:val="003124AC"/>
     <w:rsid w:val="0031726C"/>
     <w:rsid w:val="003233DE"/>
     <w:rsid w:val="0032466B"/>
     <w:rsid w:val="00325A3E"/>
     <w:rsid w:val="003330EB"/>
+    <w:rsid w:val="0034045F"/>
     <w:rsid w:val="003415FD"/>
     <w:rsid w:val="003429F0"/>
     <w:rsid w:val="00345A82"/>
     <w:rsid w:val="0035097A"/>
     <w:rsid w:val="003540A4"/>
     <w:rsid w:val="00357BCC"/>
     <w:rsid w:val="00360E4E"/>
     <w:rsid w:val="00363B68"/>
     <w:rsid w:val="00370AAA"/>
     <w:rsid w:val="00375F77"/>
     <w:rsid w:val="00381518"/>
     <w:rsid w:val="00381BBE"/>
     <w:rsid w:val="00382903"/>
     <w:rsid w:val="003846FF"/>
     <w:rsid w:val="003857D4"/>
     <w:rsid w:val="00385AD4"/>
     <w:rsid w:val="00387924"/>
+    <w:rsid w:val="00392670"/>
     <w:rsid w:val="0039384D"/>
     <w:rsid w:val="00395C23"/>
     <w:rsid w:val="003A2E4F"/>
     <w:rsid w:val="003A4438"/>
     <w:rsid w:val="003A5013"/>
     <w:rsid w:val="003A5078"/>
     <w:rsid w:val="003A62DD"/>
     <w:rsid w:val="003A775A"/>
     <w:rsid w:val="003B213A"/>
     <w:rsid w:val="003B43AD"/>
     <w:rsid w:val="003C0FEC"/>
     <w:rsid w:val="003C2AC8"/>
     <w:rsid w:val="003D033A"/>
     <w:rsid w:val="003D17F9"/>
     <w:rsid w:val="003D2D88"/>
     <w:rsid w:val="003D41EA"/>
     <w:rsid w:val="003D4850"/>
     <w:rsid w:val="003D535A"/>
     <w:rsid w:val="003E096B"/>
     <w:rsid w:val="003E5265"/>
     <w:rsid w:val="003F0955"/>
     <w:rsid w:val="003F1A0B"/>
     <w:rsid w:val="003F5F4D"/>
     <w:rsid w:val="003F646F"/>
     <w:rsid w:val="00400F00"/>
@@ -14040,160 +14095,170 @@
     <w:rsid w:val="00464631"/>
     <w:rsid w:val="00464B79"/>
     <w:rsid w:val="00467BBF"/>
     <w:rsid w:val="004841D0"/>
     <w:rsid w:val="0048593C"/>
     <w:rsid w:val="004867E2"/>
     <w:rsid w:val="004929A9"/>
     <w:rsid w:val="00497CFD"/>
     <w:rsid w:val="004A161B"/>
     <w:rsid w:val="004A78D9"/>
     <w:rsid w:val="004C6BCF"/>
     <w:rsid w:val="004D58BF"/>
     <w:rsid w:val="004E4335"/>
     <w:rsid w:val="004E4760"/>
     <w:rsid w:val="004E5BB0"/>
     <w:rsid w:val="004F13EE"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="004F2DC1"/>
     <w:rsid w:val="004F7C05"/>
     <w:rsid w:val="00501C94"/>
     <w:rsid w:val="00506432"/>
     <w:rsid w:val="0052051D"/>
     <w:rsid w:val="005412E0"/>
     <w:rsid w:val="00545EE6"/>
     <w:rsid w:val="00550AA1"/>
+    <w:rsid w:val="005528E9"/>
     <w:rsid w:val="005550E7"/>
     <w:rsid w:val="005564FB"/>
     <w:rsid w:val="005572C7"/>
     <w:rsid w:val="005650ED"/>
+    <w:rsid w:val="00567C5F"/>
     <w:rsid w:val="00575754"/>
     <w:rsid w:val="00581FBA"/>
     <w:rsid w:val="00585184"/>
     <w:rsid w:val="00591E20"/>
     <w:rsid w:val="005930D0"/>
     <w:rsid w:val="005953FF"/>
     <w:rsid w:val="00595408"/>
     <w:rsid w:val="00595E84"/>
     <w:rsid w:val="005A0C59"/>
+    <w:rsid w:val="005A3C92"/>
     <w:rsid w:val="005A48EB"/>
     <w:rsid w:val="005A5CAE"/>
     <w:rsid w:val="005A6CFB"/>
+    <w:rsid w:val="005B1BD9"/>
+    <w:rsid w:val="005C0D03"/>
     <w:rsid w:val="005C5AEB"/>
     <w:rsid w:val="005E0A3F"/>
     <w:rsid w:val="005E3608"/>
     <w:rsid w:val="005E5231"/>
     <w:rsid w:val="005E6883"/>
     <w:rsid w:val="005E772F"/>
     <w:rsid w:val="005F4ECA"/>
     <w:rsid w:val="005F67BF"/>
     <w:rsid w:val="006041BE"/>
     <w:rsid w:val="006043C7"/>
     <w:rsid w:val="00612A6D"/>
     <w:rsid w:val="0061784E"/>
     <w:rsid w:val="00622953"/>
     <w:rsid w:val="00624B52"/>
     <w:rsid w:val="00630794"/>
     <w:rsid w:val="00631DF4"/>
     <w:rsid w:val="006325BD"/>
     <w:rsid w:val="00634175"/>
     <w:rsid w:val="00636C7B"/>
     <w:rsid w:val="00636C8F"/>
     <w:rsid w:val="006408AC"/>
     <w:rsid w:val="00644871"/>
     <w:rsid w:val="006511B6"/>
     <w:rsid w:val="006520A6"/>
     <w:rsid w:val="00657A6A"/>
     <w:rsid w:val="00657FF8"/>
     <w:rsid w:val="00670D99"/>
     <w:rsid w:val="00670E2B"/>
     <w:rsid w:val="006734BB"/>
     <w:rsid w:val="00673BAB"/>
     <w:rsid w:val="0067697A"/>
     <w:rsid w:val="006821EB"/>
     <w:rsid w:val="006851FE"/>
     <w:rsid w:val="00687F0C"/>
     <w:rsid w:val="00693DD1"/>
     <w:rsid w:val="006B2286"/>
     <w:rsid w:val="006B56BB"/>
     <w:rsid w:val="006C111B"/>
+    <w:rsid w:val="006C452C"/>
     <w:rsid w:val="006C77A8"/>
     <w:rsid w:val="006D4098"/>
+    <w:rsid w:val="006D4A7C"/>
     <w:rsid w:val="006D7681"/>
     <w:rsid w:val="006D7B2E"/>
     <w:rsid w:val="006E02C1"/>
     <w:rsid w:val="006E02EA"/>
     <w:rsid w:val="006E0968"/>
     <w:rsid w:val="006E2AF6"/>
     <w:rsid w:val="006E5F62"/>
     <w:rsid w:val="006F055D"/>
     <w:rsid w:val="00701275"/>
     <w:rsid w:val="00707F56"/>
     <w:rsid w:val="00713558"/>
     <w:rsid w:val="00720D08"/>
     <w:rsid w:val="00721465"/>
     <w:rsid w:val="007263B9"/>
     <w:rsid w:val="007334F8"/>
     <w:rsid w:val="007339CD"/>
     <w:rsid w:val="007342F9"/>
     <w:rsid w:val="007359D8"/>
     <w:rsid w:val="007362D4"/>
     <w:rsid w:val="007508A1"/>
     <w:rsid w:val="0076672A"/>
     <w:rsid w:val="00775E45"/>
     <w:rsid w:val="00776E74"/>
     <w:rsid w:val="00785169"/>
     <w:rsid w:val="007954AB"/>
     <w:rsid w:val="007A14C5"/>
     <w:rsid w:val="007A4A10"/>
     <w:rsid w:val="007B1760"/>
     <w:rsid w:val="007C1FDC"/>
     <w:rsid w:val="007C6D9C"/>
     <w:rsid w:val="007C7DDB"/>
     <w:rsid w:val="007D2CC7"/>
     <w:rsid w:val="007D673D"/>
     <w:rsid w:val="007D67DF"/>
     <w:rsid w:val="007E4D09"/>
     <w:rsid w:val="007F0092"/>
     <w:rsid w:val="007F2220"/>
     <w:rsid w:val="007F4B3E"/>
     <w:rsid w:val="0080370C"/>
+    <w:rsid w:val="008049FB"/>
     <w:rsid w:val="008127AF"/>
     <w:rsid w:val="00812B46"/>
     <w:rsid w:val="00815700"/>
     <w:rsid w:val="008264EB"/>
     <w:rsid w:val="00826B8F"/>
     <w:rsid w:val="00827385"/>
+    <w:rsid w:val="008273C4"/>
     <w:rsid w:val="00827ABC"/>
     <w:rsid w:val="00831E8A"/>
     <w:rsid w:val="00835C76"/>
     <w:rsid w:val="00836EA0"/>
     <w:rsid w:val="008376E2"/>
     <w:rsid w:val="008421D7"/>
     <w:rsid w:val="00843049"/>
     <w:rsid w:val="008477C4"/>
     <w:rsid w:val="0085209B"/>
+    <w:rsid w:val="00852136"/>
     <w:rsid w:val="00856B66"/>
     <w:rsid w:val="008601AC"/>
     <w:rsid w:val="00861A5F"/>
     <w:rsid w:val="008644AD"/>
     <w:rsid w:val="00865735"/>
     <w:rsid w:val="00865DDB"/>
     <w:rsid w:val="00867538"/>
     <w:rsid w:val="00873D90"/>
     <w:rsid w:val="00873FC8"/>
     <w:rsid w:val="00882266"/>
     <w:rsid w:val="00884C63"/>
     <w:rsid w:val="00885908"/>
     <w:rsid w:val="008864B7"/>
     <w:rsid w:val="008920F0"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A7438"/>
     <w:rsid w:val="008B1334"/>
     <w:rsid w:val="008B25C7"/>
     <w:rsid w:val="008B525D"/>
     <w:rsid w:val="008B56BF"/>
     <w:rsid w:val="008C0278"/>
     <w:rsid w:val="008C24E9"/>
     <w:rsid w:val="008D0533"/>
     <w:rsid w:val="008D42CB"/>
     <w:rsid w:val="008D48C9"/>
@@ -14207,50 +14272,51 @@
     <w:rsid w:val="009074E1"/>
     <w:rsid w:val="009112F7"/>
     <w:rsid w:val="009122AF"/>
     <w:rsid w:val="00912D54"/>
     <w:rsid w:val="0091389F"/>
     <w:rsid w:val="009208F7"/>
     <w:rsid w:val="00921649"/>
     <w:rsid w:val="00922517"/>
     <w:rsid w:val="00922722"/>
     <w:rsid w:val="009261E6"/>
     <w:rsid w:val="009268E1"/>
     <w:rsid w:val="009326ED"/>
     <w:rsid w:val="009344DE"/>
     <w:rsid w:val="00945E7F"/>
     <w:rsid w:val="009557C1"/>
     <w:rsid w:val="00960D6E"/>
     <w:rsid w:val="0097368C"/>
     <w:rsid w:val="00974B59"/>
     <w:rsid w:val="00975F4B"/>
     <w:rsid w:val="0098340B"/>
     <w:rsid w:val="00986830"/>
     <w:rsid w:val="009924C3"/>
     <w:rsid w:val="00993102"/>
     <w:rsid w:val="00996394"/>
     <w:rsid w:val="009B1570"/>
+    <w:rsid w:val="009B3253"/>
     <w:rsid w:val="009B6454"/>
     <w:rsid w:val="009C2CC7"/>
     <w:rsid w:val="009C677F"/>
     <w:rsid w:val="009C6F10"/>
     <w:rsid w:val="009C755B"/>
     <w:rsid w:val="009D148F"/>
     <w:rsid w:val="009D3D70"/>
     <w:rsid w:val="009E6F7E"/>
     <w:rsid w:val="009E7A57"/>
     <w:rsid w:val="009F30BB"/>
     <w:rsid w:val="009F4803"/>
     <w:rsid w:val="009F4F6A"/>
     <w:rsid w:val="00A13EB5"/>
     <w:rsid w:val="00A16E36"/>
     <w:rsid w:val="00A24961"/>
     <w:rsid w:val="00A24B10"/>
     <w:rsid w:val="00A277EF"/>
     <w:rsid w:val="00A30E9B"/>
     <w:rsid w:val="00A4512D"/>
     <w:rsid w:val="00A50244"/>
     <w:rsid w:val="00A62402"/>
     <w:rsid w:val="00A627D7"/>
     <w:rsid w:val="00A64737"/>
     <w:rsid w:val="00A656C7"/>
     <w:rsid w:val="00A705AF"/>
@@ -14312,155 +14378,162 @@
     <w:rsid w:val="00BB6AAD"/>
     <w:rsid w:val="00BC4A19"/>
     <w:rsid w:val="00BC4E6D"/>
     <w:rsid w:val="00BD0617"/>
     <w:rsid w:val="00BD2E9B"/>
     <w:rsid w:val="00BD7FB2"/>
     <w:rsid w:val="00C00662"/>
     <w:rsid w:val="00C00930"/>
     <w:rsid w:val="00C060AD"/>
     <w:rsid w:val="00C113BF"/>
     <w:rsid w:val="00C2176E"/>
     <w:rsid w:val="00C23430"/>
     <w:rsid w:val="00C27D67"/>
     <w:rsid w:val="00C4631F"/>
     <w:rsid w:val="00C47CDE"/>
     <w:rsid w:val="00C50E16"/>
     <w:rsid w:val="00C55258"/>
     <w:rsid w:val="00C600EC"/>
     <w:rsid w:val="00C82EEB"/>
     <w:rsid w:val="00C96BE2"/>
     <w:rsid w:val="00C971DC"/>
     <w:rsid w:val="00CA16B7"/>
     <w:rsid w:val="00CA2E86"/>
     <w:rsid w:val="00CA5E1E"/>
     <w:rsid w:val="00CA62AE"/>
+    <w:rsid w:val="00CB08A8"/>
     <w:rsid w:val="00CB5B1A"/>
     <w:rsid w:val="00CC062A"/>
     <w:rsid w:val="00CC220B"/>
     <w:rsid w:val="00CC5C43"/>
     <w:rsid w:val="00CD02AE"/>
     <w:rsid w:val="00CD2A4F"/>
     <w:rsid w:val="00CD5B29"/>
     <w:rsid w:val="00CE03CA"/>
     <w:rsid w:val="00CE22F1"/>
     <w:rsid w:val="00CE50F2"/>
     <w:rsid w:val="00CE6502"/>
     <w:rsid w:val="00CF7D3C"/>
     <w:rsid w:val="00D01F09"/>
     <w:rsid w:val="00D034E3"/>
     <w:rsid w:val="00D147EB"/>
+    <w:rsid w:val="00D246FB"/>
     <w:rsid w:val="00D34667"/>
     <w:rsid w:val="00D401E1"/>
     <w:rsid w:val="00D408B4"/>
     <w:rsid w:val="00D45CA4"/>
     <w:rsid w:val="00D524C8"/>
     <w:rsid w:val="00D70E24"/>
     <w:rsid w:val="00D72B61"/>
+    <w:rsid w:val="00D84281"/>
     <w:rsid w:val="00D8790E"/>
     <w:rsid w:val="00D93AB6"/>
     <w:rsid w:val="00DA310C"/>
     <w:rsid w:val="00DA3D1D"/>
     <w:rsid w:val="00DB6286"/>
     <w:rsid w:val="00DB645F"/>
     <w:rsid w:val="00DB76E9"/>
     <w:rsid w:val="00DC0A67"/>
     <w:rsid w:val="00DC1D5E"/>
     <w:rsid w:val="00DC5220"/>
     <w:rsid w:val="00DD2061"/>
     <w:rsid w:val="00DD7DAB"/>
     <w:rsid w:val="00DE3355"/>
     <w:rsid w:val="00DF0C60"/>
     <w:rsid w:val="00DF43E0"/>
     <w:rsid w:val="00DF486F"/>
     <w:rsid w:val="00DF5B5B"/>
     <w:rsid w:val="00DF7619"/>
     <w:rsid w:val="00E042D8"/>
     <w:rsid w:val="00E07EE7"/>
     <w:rsid w:val="00E10F77"/>
     <w:rsid w:val="00E1103B"/>
     <w:rsid w:val="00E17B44"/>
     <w:rsid w:val="00E20F27"/>
     <w:rsid w:val="00E22443"/>
     <w:rsid w:val="00E27FEA"/>
     <w:rsid w:val="00E4086F"/>
     <w:rsid w:val="00E43B3C"/>
     <w:rsid w:val="00E50188"/>
     <w:rsid w:val="00E50BB3"/>
     <w:rsid w:val="00E515CB"/>
     <w:rsid w:val="00E52260"/>
     <w:rsid w:val="00E639B6"/>
     <w:rsid w:val="00E6434B"/>
     <w:rsid w:val="00E6463D"/>
     <w:rsid w:val="00E65724"/>
     <w:rsid w:val="00E72E9B"/>
     <w:rsid w:val="00E850C3"/>
     <w:rsid w:val="00E87DF2"/>
     <w:rsid w:val="00E9462E"/>
+    <w:rsid w:val="00E97F65"/>
     <w:rsid w:val="00EA470E"/>
     <w:rsid w:val="00EA47A7"/>
     <w:rsid w:val="00EA57EB"/>
     <w:rsid w:val="00EB27BE"/>
     <w:rsid w:val="00EB3226"/>
     <w:rsid w:val="00EC213A"/>
     <w:rsid w:val="00EC7744"/>
     <w:rsid w:val="00ED0DAD"/>
     <w:rsid w:val="00ED0F46"/>
     <w:rsid w:val="00ED2373"/>
     <w:rsid w:val="00EE064A"/>
     <w:rsid w:val="00EE3E8A"/>
+    <w:rsid w:val="00EF54E3"/>
     <w:rsid w:val="00EF58B8"/>
     <w:rsid w:val="00EF67EE"/>
     <w:rsid w:val="00EF6ECA"/>
     <w:rsid w:val="00F024E1"/>
     <w:rsid w:val="00F06C10"/>
     <w:rsid w:val="00F1096F"/>
     <w:rsid w:val="00F12589"/>
     <w:rsid w:val="00F12595"/>
     <w:rsid w:val="00F134D9"/>
+    <w:rsid w:val="00F13EB4"/>
     <w:rsid w:val="00F1403D"/>
     <w:rsid w:val="00F145B7"/>
     <w:rsid w:val="00F1463F"/>
     <w:rsid w:val="00F21302"/>
     <w:rsid w:val="00F321DE"/>
     <w:rsid w:val="00F33777"/>
     <w:rsid w:val="00F353AF"/>
     <w:rsid w:val="00F40648"/>
     <w:rsid w:val="00F47DA2"/>
     <w:rsid w:val="00F519FC"/>
     <w:rsid w:val="00F55C4F"/>
     <w:rsid w:val="00F6239D"/>
     <w:rsid w:val="00F715D2"/>
     <w:rsid w:val="00F7274F"/>
     <w:rsid w:val="00F74E84"/>
     <w:rsid w:val="00F76FA8"/>
     <w:rsid w:val="00F93F08"/>
     <w:rsid w:val="00F94CED"/>
     <w:rsid w:val="00FA02BB"/>
     <w:rsid w:val="00FA2CEE"/>
     <w:rsid w:val="00FA318C"/>
     <w:rsid w:val="00FA403C"/>
+    <w:rsid w:val="00FB2E87"/>
     <w:rsid w:val="00FB6F92"/>
     <w:rsid w:val="00FC026E"/>
     <w:rsid w:val="00FC2CD1"/>
     <w:rsid w:val="00FC5124"/>
     <w:rsid w:val="00FD4731"/>
     <w:rsid w:val="00FD6416"/>
     <w:rsid w:val="00FD6768"/>
     <w:rsid w:val="00FD69D5"/>
     <w:rsid w:val="00FE69C5"/>
     <w:rsid w:val="00FF0AB0"/>
     <w:rsid w:val="00FF28AC"/>
     <w:rsid w:val="00FF72AA"/>
     <w:rsid w:val="00FF7F62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -17077,52 +17150,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010019F8F12C133ADE49867CD979358DDE52" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ddcb920858a9987a960a42761a961165">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b33a22f0-1548-4bd4-90ad-f69b2bdef635" xmlns:ns3="117fb4f1-39b0-4ef9-ad52-929d325d2c9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a3a898dd2b452aa219927abcc0d6880" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="117fb4f1-39b0-4ef9-ad52-929d325d2c9d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b33a22f0-1548-4bd4-90ad-f69b2bdef635">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010019F8F12C133ADE49867CD979358DDE52" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8389f44a6f2df39c14fdd82ceabec27b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b33a22f0-1548-4bd4-90ad-f69b2bdef635" xmlns:ns3="117fb4f1-39b0-4ef9-ad52-929d325d2c9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c036cbca902e1c41421f33c5969c1f0f" ns2:_="" ns3:_="">
     <xsd:import namespace="b33a22f0-1548-4bd4-90ad-f69b2bdef635"/>
     <xsd:import namespace="117fb4f1-39b0-4ef9-ad52-929d325d2c9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -17152,99 +17245,97 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="89927c38-8944-418e-ac9b-4d6e75543028" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="117fb4f1-39b0-4ef9-ad52-929d325d2c9d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ad77d2e3-fffd-4a0c-814e-8f319c2979ee}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="117fb4f1-39b0-4ef9-ad52-929d325d2c9d">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ad77d2e3-fffd-4a0c-814e-8f319c2979ee}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="117fb4f1-39b0-4ef9-ad52-929d325d2c9d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17289,150 +17380,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{066AC0DD-9931-4801-BEDA-8AD62352A5C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{343AD904-FA57-41ED-A4CC-D0FE06ED95A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE79F4A8-4FD5-43FB-8F49-7454CB0F7A93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="117fb4f1-39b0-4ef9-ad52-929d325d2c9d"/>
+    <ds:schemaRef ds:uri="b33a22f0-1548-4bd4-90ad-f69b2bdef635"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15971EE6-0048-4A5B-8D14-114495F96D0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b33a22f0-1548-4bd4-90ad-f69b2bdef635"/>
     <ds:schemaRef ds:uri="117fb4f1-39b0-4ef9-ad52-929d325d2c9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{200C2AE0-42EB-455C-957E-E788C41DA600}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2668</Words>
-  <Characters>16248</Characters>
+  <Words>2645</Words>
+  <Characters>16195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>439</Lines>
-  <Paragraphs>225</Paragraphs>
+  <Lines>449</Lines>
+  <Paragraphs>224</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18691</CharactersWithSpaces>
+  <CharactersWithSpaces>18616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010019F8F12C133ADE49867CD979358DDE52</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">